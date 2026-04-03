--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -54,393 +54,393 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Maria</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/154/05-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/154/05-2018.pdf</t>
   </si>
   <si>
     <t>Atenção aos moradores do Patrimônio com relação a falta de água.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/128/projeto_de_lei_01-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/128/projeto_de_lei_01-2018.pdf</t>
   </si>
   <si>
     <t>“Altera o número de pontos de táxi previstos no parágrafo único e na alínea “a” do artigo 1º, bem como o art. 5º, ambos da Lei Municipal Nº 964, de 22 de Maio de 2009 e dá outras providencias”.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/127/projeto_de_lei_02-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/127/projeto_de_lei_02-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação de Lei Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/126/projeto_de_lei_03-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/126/projeto_de_lei_03-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei Municipal Nº 723, de 10 de abril de 1997 e dá outras providências”.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/125/projeto_de_lei_04-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/125/projeto_de_lei_04-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a gestão, a movimentação financeira em conta específica e divulgação das informações sobre transferências e utilização dos recursos do FUNDEB – Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/124/projeto_de_lei_05-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/124/projeto_de_lei_05-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de logradouro público que especifica”.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/122/projeto_de_lei_06-2018_e_anexos_ldo.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/122/projeto_de_lei_06-2018_e_anexos_ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/121/projeto_de_lei_07-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/121/projeto_de_lei_07-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização de abertura de crédito especial que especifica”.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/120/projeto_de_lei_08-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/120/projeto_de_lei_08-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a publicidade dos atos, programas, obras serviços e campanhas do Executivo Municipal de São José do Goiabal e dá outras providências”.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre o tratamento favorecido, diferenciado e simplificado para as Microempresas e empresas de Pequeno Porte nas contratações públicas de bens, serviços e obras no âmbito da Administração Pública Municipal de São José do Goiabal e dá outras providências”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/118/projeto_de_lei_10-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/118/projeto_de_lei_10-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para abertura de crédito suplementares”.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de São José do Goiabal para o exercício financeiro de 2019”.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/116/projeto_de_lei_12-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/116/projeto_de_lei_12-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para abertura de crédito adicional, modalidade suplementar, que identifica e dá outras providências”.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/115/projeto_de_lei_13-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/115/projeto_de_lei_13-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de rua sem denominação oficial no Bairro Padre Ermelindo , e dá outras providências.”</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/114/projeto_de_lei_14-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/114/projeto_de_lei_14-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de Praça situada à rua Magalhães Pinto, Centro, São José do Goiabal e dá outras providências”.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/129/projeto_de_lei_legislativo_01-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/129/projeto_de_lei_legislativo_01-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de cargos respectivos níveis de vencimentos”.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/123/projeto_de_lei_legislativo_02-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/123/projeto_de_lei_legislativo_02-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre viagens a serviço e concessão de diárias a servidores e vereadores e dá outras providências.”</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wagner Silva Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/150/01-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/150/01-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de projeto de lei para nomear rua que liga o Estádio Municipal ao clube.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/151/02-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/151/02-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratação de músicos para entretenimento na praça central da cidade.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
     <t>Manutenção nas rua do bairro José Vieira Pessoa.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Itamar Henriques de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/153/04-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/153/04-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção das pontes na zonara rural do município.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Direito de recebimento de diárias a todos os servidores da administração municipal.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Wallace Armelino Rufino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/156/07-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/156/07-2018.pdf</t>
   </si>
   <si>
     <t>Criação de gratificação para motoristas do transporte municipal pelo zelo e conservação dos veículos.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/157/08-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/157/08-2018.pdf</t>
   </si>
   <si>
     <t>Pagamento de férias para os servidores municipais quando forem gozar do período de férias.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/158/09-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/158/09-2018.pdf</t>
   </si>
   <si>
     <t>Pagamento integral das diárias de viagem intermunicipais.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/159/10-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/159/10-2018.pdf</t>
   </si>
   <si>
     <t>Pagamento dos professores segundo avaliação anual de desempenho.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/160/11-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/160/11-2018.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/161/11-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/161/11-2018.pdf</t>
   </si>
   <si>
     <t>Disponibilização de ônibus para deslocamento para emissão de RG e CTPS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/162/13-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/162/13-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção das vias do Alto Bela Vista.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/163/14-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/163/14-2018.pdf</t>
   </si>
   <si>
     <t>Indicação para denominação de rua sem denominação oficial no Bairro Padre Ermelindo com o nome "José Agostinho de Carvalho".</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/164/15-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/164/15-2018.pdf</t>
   </si>
   <si>
     <t>Votação por ordem alfabética para eleição da mesa diretora da Câmara Municipal.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/165/16-2018.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/165/16-2018.pdf</t>
   </si>
   <si>
     <t>Promover a perfuração de poço semi- artesiano na comunidade da Gameleira, proximo a Lagoinha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -747,68 +747,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/154/05-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/128/projeto_de_lei_01-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/127/projeto_de_lei_02-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/126/projeto_de_lei_03-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/125/projeto_de_lei_04-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/124/projeto_de_lei_05-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/122/projeto_de_lei_06-2018_e_anexos_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/121/projeto_de_lei_07-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/120/projeto_de_lei_08-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/118/projeto_de_lei_10-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/116/projeto_de_lei_12-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/115/projeto_de_lei_13-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/114/projeto_de_lei_14-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/129/projeto_de_lei_legislativo_01-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/123/projeto_de_lei_legislativo_02-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/150/01-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/151/02-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/153/04-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/156/07-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/157/08-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/158/09-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/159/10-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/160/11-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/161/11-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/162/13-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/163/14-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/164/15-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/165/16-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/154/05-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/128/projeto_de_lei_01-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/127/projeto_de_lei_02-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/126/projeto_de_lei_03-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/125/projeto_de_lei_04-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/124/projeto_de_lei_05-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/122/projeto_de_lei_06-2018_e_anexos_ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/121/projeto_de_lei_07-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/120/projeto_de_lei_08-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/118/projeto_de_lei_10-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/116/projeto_de_lei_12-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/115/projeto_de_lei_13-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/114/projeto_de_lei_14-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/129/projeto_de_lei_legislativo_01-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/123/projeto_de_lei_legislativo_02-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/150/01-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/151/02-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/153/04-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/156/07-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/157/08-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/158/09-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/159/10-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/160/11-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/161/11-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/162/13-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/163/14-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/164/15-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2018/165/16-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>