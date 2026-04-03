--- v0 (2026-02-15)
+++ v1 (2026-04-03)
@@ -54,312 +54,312 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Itamar Henriques de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/9/mocao_de_aplausos_01-2019_ao_ex_governador_do_estado_de_minas_g.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/9/mocao_de_aplausos_01-2019_ao_ex_governador_do_estado_de_minas_g.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Governador do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Presidência da Câmara - PRESI</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/10/mocao_de_apalusos_02-2019_ao_deputado_estadual_de_minas_gerais_.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/10/mocao_de_apalusos_02-2019_ao_deputado_estadual_de_minas_gerais_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Deputado Estadual Alberto Pinto Coelho Neto</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/166/mocao_03-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/166/mocao_03-2019.pdf</t>
   </si>
   <si>
     <t>Moção para Diretoria atual, professores e serventuários e todos ex-diretores da Escola Estadual Imaculada Conceição, pelos relevantes serviços prestados a comunidade de São José do Goiabal.</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PEX</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_01-2019__dispoe_sobre_autorizacao_para_concessao_de_subvencoes_sociais_e_auxilios_financeiros.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_01-2019__dispoe_sobre_autorizacao_para_concessao_de_subvencoes_sociais_e_auxilios_financeiros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão de subvenções sociais, contribuições e auxílios financeiros.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_02-2019_dispoe_sobre_a_readequacao_da_estrutura_administrativa_da_prefeitura_municiapl_de_sao_jose_do_goiabal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_02-2019_dispoe_sobre_a_readequacao_da_estrutura_administrativa_da_prefeitura_municiapl_de_sao_jose_do_goiabal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a readequação da estrutura administrativa da Prefeitura Municipal de São José do Goiabal e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_03-2019_dispoe_sobre_a_fixacao_de_piso_municipal_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_03-2019_dispoe_sobre_a_fixacao_de_piso_municipal_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de piso municipal que especifica e da outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_04-2019_dispoe_sobre_as_diretrizes_para_elaborac.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_04-2019_dispoe_sobre_as_diretrizes_para_elaborac.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentaria de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/6/projeto_de_lei_05-2019_dispoe_sobre_autorizacao_de_abertura_de_.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/6/projeto_de_lei_05-2019_dispoe_sobre_autorizacao_de_abertura_de_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de abertura de crédito especial que especifica.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/7/projeto_de_lei_06-2019_dispoe_sobre_autorizacao_para_abertura_d.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/7/projeto_de_lei_06-2019_dispoe_sobre_autorizacao_para_abertura_d.pdf</t>
   </si>
   <si>
     <t>Sobre autorização para abertura de crédito adicional, modalidade especial, que identifica e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 1.059, de 8 de maio de 2015.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/112/projeto_de_lei_08-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/112/projeto_de_lei_08-2019.pdf</t>
   </si>
   <si>
     <t>“Denomina “Gaspar de Castro” a pista de caminhada do munícipio de São José do Goiabal e dá outras providências”.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/17/projeto_de_lei__09-2019_dispoe_sobre_alteracao_da_lei_municipal.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/17/projeto_de_lei__09-2019_dispoe_sobre_alteracao_da_lei_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal n.º 964 de 22 de maio de 2009.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_10-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_10-2019.pdf</t>
   </si>
   <si>
     <t>“SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL MODALIDADE ESPECIAL QUE IDENTIFICA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de São José do Goiabal para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_12-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_12-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de concessão de auxílios que que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara - MESA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_do_legislativo_01-2019_promove_a_revisao_anual_d.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_do_legislativo_01-2019_promove_a_revisao_anual_d.pdf</t>
   </si>
   <si>
     <t>Promove a revisão anual das remunerações e subsídios da Câmara Municipal de São José do Goiabal - MG.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_lei_legislativo_02-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_lei_legislativo_02-2019.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a instalação de bloqueador de ar, mediante solicitação do consumidor, por empresa concessionária do serviço de abastecimento de água no âmbito do Município de São José do Goiabal”.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CFFO - Comissão de Fiscalização Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/16/resolucao_117-2019_aprova_as_contas_do_municipio_de_sao_jose_do.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/16/resolucao_117-2019_aprova_as_contas_do_municipio_de_sao_jose_do.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de São José do Goiabal - MG, no exercício financeiro do ano de 2014.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Maria</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/169/01-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/169/01-2019.pdf</t>
   </si>
   <si>
     <t>Requerer  depósitos em conta da companheira.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/11/02-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/11/02-2019.pdf</t>
   </si>
   <si>
     <t>Indicação para denominação da Pista de Caminhada com o nome de Gaspar de Castro.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_03-2019_fornecer_uniformes_a_todos_os_funcionarios.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_03-2019_fornecer_uniformes_a_todos_os_funcionarios.pdf</t>
   </si>
   <si>
     <t>Requer fornecimento de uniformes a todos os funcionários públicos.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_04-2019_solicitacao_dos_agentes_de_saude_transport.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_04-2019_solicitacao_dos_agentes_de_saude_transport.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE PARA FORNECIMENTO DE TRANSPORTE, PROTETOR SOLAR, UNIFORMES E ADICIONAL DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/14/05-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/14/05-2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA PROMOÇÃO DA EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA ATÉ O POVOADO MUNICIPAL DO PATRIMÔNIO</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_06-2019_pormover_a_construcao_de_uma_quadra_de_fut.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_06-2019_pormover_a_construcao_de_uma_quadra_de_fut.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO POVOADO MUNICIPAL DO PATRIMONIO DO REQUERENTE</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Wagner Silva Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/167/07-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/167/07-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção na ponte (tubulão) de acesso a comunidade do Córrego do Açude, necessitando de reparos.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/168/08-2019.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/168/08-2019.pdf</t>
   </si>
   <si>
     <t>Promover ao atendimento de pedidos de alunos do terceiro e quarto ano da escola Municipal Manoel Lúcio de Morais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -666,68 +666,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/9/mocao_de_aplausos_01-2019_ao_ex_governador_do_estado_de_minas_g.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/10/mocao_de_apalusos_02-2019_ao_deputado_estadual_de_minas_gerais_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/166/mocao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_01-2019__dispoe_sobre_autorizacao_para_concessao_de_subvencoes_sociais_e_auxilios_financeiros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_02-2019_dispoe_sobre_a_readequacao_da_estrutura_administrativa_da_prefeitura_municiapl_de_sao_jose_do_goiabal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_03-2019_dispoe_sobre_a_fixacao_de_piso_municipal_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_04-2019_dispoe_sobre_as_diretrizes_para_elaborac.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/6/projeto_de_lei_05-2019_dispoe_sobre_autorizacao_de_abertura_de_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/7/projeto_de_lei_06-2019_dispoe_sobre_autorizacao_para_abertura_d.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/112/projeto_de_lei_08-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/17/projeto_de_lei__09-2019_dispoe_sobre_alteracao_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_10-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_12-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_do_legislativo_01-2019_promove_a_revisao_anual_d.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_lei_legislativo_02-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/16/resolucao_117-2019_aprova_as_contas_do_municipio_de_sao_jose_do.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/169/01-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/11/02-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_03-2019_fornecer_uniformes_a_todos_os_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_04-2019_solicitacao_dos_agentes_de_saude_transport.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/14/05-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_06-2019_pormover_a_construcao_de_uma_quadra_de_fut.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/167/07-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/168/08-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/9/mocao_de_aplausos_01-2019_ao_ex_governador_do_estado_de_minas_g.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/10/mocao_de_apalusos_02-2019_ao_deputado_estadual_de_minas_gerais_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/166/mocao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_01-2019__dispoe_sobre_autorizacao_para_concessao_de_subvencoes_sociais_e_auxilios_financeiros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_02-2019_dispoe_sobre_a_readequacao_da_estrutura_administrativa_da_prefeitura_municiapl_de_sao_jose_do_goiabal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_03-2019_dispoe_sobre_a_fixacao_de_piso_municipal_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_04-2019_dispoe_sobre_as_diretrizes_para_elaborac.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/6/projeto_de_lei_05-2019_dispoe_sobre_autorizacao_de_abertura_de_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/7/projeto_de_lei_06-2019_dispoe_sobre_autorizacao_para_abertura_d.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/112/projeto_de_lei_08-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/17/projeto_de_lei__09-2019_dispoe_sobre_alteracao_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_10-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_12-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_do_legislativo_01-2019_promove_a_revisao_anual_d.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_lei_legislativo_02-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/16/resolucao_117-2019_aprova_as_contas_do_municipio_de_sao_jose_do.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/169/01-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/11/02-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_03-2019_fornecer_uniformes_a_todos_os_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_04-2019_solicitacao_dos_agentes_de_saude_transport.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/14/05-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_06-2019_pormover_a_construcao_de_uma_quadra_de_fut.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/167/07-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2019/168/08-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="225.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="180.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>