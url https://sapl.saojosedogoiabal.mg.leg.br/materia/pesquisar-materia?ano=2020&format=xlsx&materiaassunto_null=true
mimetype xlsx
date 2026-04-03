--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -54,208 +54,208 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PEX</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_01-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_01-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional, modalidade especial e dá outras providências"</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/22/projeto_02-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/22/projeto_02-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGA EM CARGO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_03-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_03-2020.pdf</t>
   </si>
   <si>
     <t>"Institui a "Semana do Evangélico" e o "Dia do Evangélico", declara o evento incluso no calendário oficial do município e dá outras providências"</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_04-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_04-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Município de São José do Goiabal, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/27/ldopdf.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/27/ldopdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_06-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_06-2020.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/29/projeto_de_lei_07-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/29/projeto_de_lei_07-2020.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/30/projeto_08-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/30/projeto_08-2020.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/31/projeto_09-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/31/projeto_09-2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de São José do Goiabal para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_10-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_10-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização legislativa para instalação de via urbana que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_complementar_10-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_complementar_10-2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização legislativa para instalação de via urbana que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Maria</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/25/requerimento_01-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/25/requerimento_01-2020.pdf</t>
   </si>
   <si>
     <t>Requerimento para convocação, em caráter de urgência e em sessão extraordinária, do Gerente ou_x000D_
 responsável regional da COPASA a esta casa.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Wallace Armelino Rufino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de manutenção no estádio de futebol denominado Valeriano da Silva Corrêa, conhecido como "Tatazão", de autoria do Vereador Wallace Armelino Rufino.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Wagner Silva Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/170/03-2020.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/170/03-2020.pdf</t>
   </si>
   <si>
     <t>Adote providências para viabilizar, junto ao DER -MG a desafetação do patrimônio do Estado, do trecho da rodovia MG -320, compreendido entre o km 54,1 e o km 56,1 na entrada da cidade procedente da rodovia BR 262; e a consequente jurisdição da municipalidade sobre o citado trecho, mediante assunção da sua manutenção e conservação, operando-se a "municipalização" do trecho pelo município de São José do Goiabal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -562,68 +562,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/22/projeto_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/27/ldopdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/29/projeto_de_lei_07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/30/projeto_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/31/projeto_09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_10-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_complementar_10-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/25/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/170/03-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/22/projeto_02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/27/ldopdf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/29/projeto_de_lei_07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/30/projeto_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/31/projeto_09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_10-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_complementar_10-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/25/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2020/170/03-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>