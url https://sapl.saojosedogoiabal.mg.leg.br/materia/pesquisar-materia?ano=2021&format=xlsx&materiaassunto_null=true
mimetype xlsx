--- v0 (2026-02-15)
+++ v1 (2026-04-03)
@@ -54,474 +54,474 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PEX</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_01-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_01-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São José do Goiabal a filiar-se à Associação dos Municipios da Microrregião do Vale do Rio Piranga - AMAPI e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_02-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_02-2021.pdf</t>
   </si>
   <si>
     <t>Define o Perímetro Urbano do Município de São José do Goiabal e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_03-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão de subvenções sociais, contribuições e auxílios financeiros.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_04-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_04-2021.pdf</t>
   </si>
   <si>
     <t>“ Institui o Sistema Municipal de Atendimento Socioeducativo (SIMASE), mas modalidades de medidas socioeducativas de liberdade assistida e de prestação de serviços à comunidade, destinado à adolescente que pratique ato infracional no Município de São José do Goiabal e dá outras providencias”.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_05-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_05-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional, modalidade especial, e dá outras providências”.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_06-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_06-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus: medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_07-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_07-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Fundeb do Município de São José do Goiabal- MG</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_08-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_08-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei 738/98 e dá outras providências."</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_09-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2022, do plano plurianual para o quadriênio 2022-2025e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_10-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_10-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São José do Goiabal a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_11-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_11-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de São José do Goiabal a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_12-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_12-2021.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Intermunicipal de Gestão Integrada de Resíduos Sólidos para os municípios associados ao Consórcio Intermunicipal Multissetorial do Vale do Piranga — CIMVALPI e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/53/ploe13.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/53/ploe13.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional, modalidade especial e dá outras providências"</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/54/ploe14.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/54/ploe14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de ingresso do Município de São José do Goiabal no CONSMEPI, ratifica contrato de consórcio e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_15-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_15-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o ingresso do Município de São José do Goiabal como Ente Consorciado ao Consórcio Intermunicipal de Saúde para o Gerenciamento da Rede de Urgência e de Emergência da Macro Sudeste - CISDESTE e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_16-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_16-2021.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_17-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_17-2021.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa do Município de São José do Goiabal para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_18-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_18-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual para o quadriênio 2022 a 2025.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/60/ploe_19.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/60/ploe_19.pdf</t>
   </si>
   <si>
     <t>Autoriza o ingresso do município de São José do Goiabal/MG no consórcio público para defesa e revitalização do rio Doce e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara - MESA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei__legislativo_02-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei__legislativo_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_complementar_01-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_complementar_01-2021.pdf</t>
   </si>
   <si>
     <t>Institui Sistema Eletrônico de Emissão de Notas Fiscais - NFS-e, e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_complementar_02-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_complementar_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Município de São José do Goiabal, altera níveis de vencimentos dos cargos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/61/plce_3.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/61/plce_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de São José do Goiabal/MG e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_complementar_legislativo_01-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_complementar_legislativo_01-2021.pdf</t>
   </si>
   <si>
     <t>“Promove a Revisão Geral Anual prevista no Art. 37, X da Constituição Federal da Republicada de 1988 dos servidores do Legislativo Municipal de São José do Goiabal — MG”</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>José Maria</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/62/pll_2-2021_lei_ordinaria_proibe_fogos_artificios.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/62/pll_2-2021_lei_ordinaria_proibe_fogos_artificios.pdf</t>
   </si>
   <si>
     <t>“Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampido e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de São José do Goiabal e dá outras providências.”</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wagner Silva Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_01-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_01-2021.pdf</t>
   </si>
   <si>
     <t>Requer realização de obras e melhorias no município de São José do Goiabal.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Pepê da Mobiliadora</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_02-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_02-2021.pdf</t>
   </si>
   <si>
     <t>Realização da poda/supressão emergencial das árvores e/ou reposição de lâmpadas presentes na Praça Sebastião Vieira Marques, localizada no início da Rua Magalhães Pinto, no Centro da sede municipal.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_03-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_03-2021.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas e/ou instalação de novos postes de iluminação pública nas vias públicas do bairro Padre Ermelindo, na sede deste município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_04-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_04-2021.pdf</t>
   </si>
   <si>
     <t>Troca do transformador de energia elétrica instalado no Povoado do Izidoro, na zona rural deste município.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Helton Vieira Marques, Itamar Henriques de Araújo, José Maria, Marco Cota Moraes, Pepê da Mobiliadora, Renatinho, Wagner Silva Lima, Wallace Armelino Rufino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_05-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_05-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de reformas, em caráter de urgência, das passagens de animais instaladas na comunidade do Capixaba e do Pereira, zona rural deste município.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Helton Vieira Marques</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_06-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_06-2021.pdf</t>
   </si>
   <si>
     <t>Requer instalação de redutores de velocidade (quebra-molas) no início da rua Magalhães Pinto e nas proximidades da Praça Sebastião Vieira Marques, na sede municipal.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Itamar Henriques de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_07-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_07-2021.pdf</t>
   </si>
   <si>
     <t>Requer construção de muro de arrimo em via pública existente no bairro Alto Bela Vista, na sede municipal.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/171/08-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/171/08-2021.pdf</t>
   </si>
   <si>
     <t>Cientes da resposta do requerimento 07/2021, solicito que encaminhe o expediente ao representante da Defesa Civil do município de são José do Goiabal, a fim de que se faça competente laudo de avaliação técnica.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/172/09-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/172/09-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de alteração da largura da ponte edificada nas proximidades da residência de Antônio Cordeiro e que seja construído o guarda-corpo da ponte existente nas proximidades da residência da Marcia Morais.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/173/10-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/173/10-2021.pdf</t>
   </si>
   <si>
     <t>Providências necessárias para o atendimento do serviço de abastecimento de agua potável de de coleta de resíduos sólidos na comunidade da Biboca.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/174/11-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/174/11-2021.pdf</t>
   </si>
   <si>
     <t>Providencias necessárias para adequação viária da Praça Luís Morais, em especial a remoção de arvores, alargamento da via, diminuição da praça publica e melhoramento da ponte existente sobre o Córrego do Funil.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/175/12-2021.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/175/12-2021.pdf</t>
   </si>
   <si>
     <t>Implementar politica publica de educação ambiental no município de São José do Goiabal, através de criação de disciplina própria nas escolas municipais e inclusão do assunto como tema transversal e integrado a todos os níveis da educação infantil e fundamental.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -828,68 +828,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/53/ploe13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/54/ploe14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/60/ploe_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei__legislativo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_complementar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_complementar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/61/plce_3.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_complementar_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/62/pll_2-2021_lei_ordinaria_proibe_fogos_artificios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_01-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_03-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_04-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_05-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_06-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_07-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/171/08-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/172/09-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/173/10-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/174/11-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/175/12-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/33/projeto_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/53/ploe13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/54/ploe14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/60/ploe_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei__legislativo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_complementar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_complementar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/61/plce_3.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_complementar_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/62/pll_2-2021_lei_ordinaria_proibe_fogos_artificios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_01-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_03-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_04-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_05-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_06-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_07-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/171/08-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/172/09-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/173/10-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/174/11-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2021/175/12-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="143.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>