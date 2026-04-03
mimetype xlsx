--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -54,426 +54,426 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pepê da Mobiliadora</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_012022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_012022.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Indicação à Secretaria de Estado de Infraestrutura e Mobilidade de Minas Gerais (SEINFRA), à Agência de Desenvolvimento da Região Metropolitana do Vale do Aço (ARMVA) e às Concessionárias de Serviço Público Viação Pássaro Verde LTDA e Viação São Roque LTDA, sugerindo a apreciação, discussão e concessão de pleitos da população do município de São José do Goiabal.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Wallace Armelino Rufino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Aplausos à Servidora Pública Municipal Lucilene Batista, pelos trabalhos desempenhados em sua função e pela entrega inestimável à saúde da população do município.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PEX</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/64/projetos_01-2022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/64/projetos_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão de subvenções sociais, contribuições e auxílios financeiros.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_02-2022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_02-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional, modalidade especial e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_032022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_032022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual prevista no art. 37, X, da Constituição da República de 1988 dos servidores públicos do Município de São José do Goiabal, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_042022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_042022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Diário Oficial do Município de São José do Goiabal — D.O.M. e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_052022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_052022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de servidores públicos do Município de São José do Goiabal e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_062022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_062022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional, modalidade especial, e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_072022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_072022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal n. 1163, de 12 de novembro de 2022.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_082022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_082022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_092022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_092022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2023, do Plano Plurianual para o quadriênio 2023-2025  e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_102022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_102022.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_11-2022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_11-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos Conselhos Escolares das escolas da rede pública municipal de ensino de São José do Goiabal MG e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_12-2022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_12-2022.pdf</t>
   </si>
   <si>
     <t>Cria o CME - Conselho Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_132022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_132022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas que especifica.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_142022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_142022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de São José do Goiabal para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_15_2022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_15_2022.pdf</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara - MESA</t>
   </si>
   <si>
     <t>Promove a revisão anual das remunerações e subsídios da Câmara Municipal de São José do Goiabal – MG</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Institui política pública de incentivos fiscais e econômicos que dispõe no município de São José do Goiabal/MG e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_complementar_01-2022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_complementar_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do piso municipal da educação.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_-_dispoe_sobre_fixacao.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_-_dispoe_sobre_fixacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de piso municipal que especifica em cumprimento a Emenda Constitucional n.º 120/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_complementar_03_2022.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_complementar_03_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos e gratificação de funções que específica e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>“Cria a Ouvidoria da Câmara Municipal de São José do Goiabal/MG e dá outras providências”</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Regulamenta a Lei n° 14.133, de 1° de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no âmbito da Câmara de Vereadores do Município de São José do Goiabal e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Aprova as contas do município de São José do Goiabal do exercício de 2020.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Aprova o Calendário Oficial da Câmara de Vereadores do Município de São José do Goiabal para a 3" Sessão Legislativa da 17a Legislatura (Exercício de 2023), e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/63/req_01-22.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/63/req_01-22.pdf</t>
   </si>
   <si>
     <t>Requer a implementação de programa de educação musical na rede municipal de ensino.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Marco Cota Moraes</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/78/req_02-22.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/78/req_02-22.pdf</t>
   </si>
   <si>
     <t>Requer melhorias nas estradas das Comunidades Municipais da Água Limpa, Cachoeira da Usina e General.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/79/req_03-22.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/79/req_03-22.pdf</t>
   </si>
   <si>
     <t>Requer a finalização do calçamento da rua Manuel Carlos de Assis Miranda, pelos motivos que expõe.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/75/req_04-22.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/75/req_04-22.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de novo gerador na Unidade de Pronto Atendimento (UPA), localizada na sede municipal.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>José Maria</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/76/req_05-22.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/76/req_05-22.pdf</t>
   </si>
   <si>
     <t>Requer a convocação de audiência pública para tratar de assuntos pertinentes a precariedade nos sistemas de abastecimento de água e energia elétrica no município de São José do Goiabal, em face das concessionárias CEMIG (energia elétrica) e COPASA-MG (água).</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/90/0622.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/90/0622.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de mudança de mão e/ou proibição do estacionamento de veículos nas vias que dispõe, requer a elaboração de estudo técnico sobre a mobilidade urbana, por parte da Administração Pública Municipal, e solicita outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Helton Vieira Marques, Itamar Henriques de Araújo, José Maria, Marco Cota Moraes, Pepê da Mobiliadora, Renatinho, Wagner Silva Lima, Wallace Armelino Rufino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/93/0722.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/93/0722.pdf</t>
   </si>
   <si>
     <t>Requer que a Secretaria de Assistência Social e Secretaria de Saúde tomem providências a respeito da operacionalização da política de assistência e tratamento de pessoas com dependência química neste município.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Helton Vieira Marques</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/94/req_08-22.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/94/req_08-22.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de sinalização provisória de trânsito na rua Magalhães Pinto, na sede municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -780,68 +780,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_012022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/64/projetos_01-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_02-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_032022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_042022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_052022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_062022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_072022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_082022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_092022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_102022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_11-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_12-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_132022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_142022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_15_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_complementar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_-_dispoe_sobre_fixacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_complementar_03_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/63/req_01-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/78/req_02-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/79/req_03-22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/75/req_04-22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/76/req_05-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/90/0622.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/93/0722.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/94/req_08-22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_012022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/64/projetos_01-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_02-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_032022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_042022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_052022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_062022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_072022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_082022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_092022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_102022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_11-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_12-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_132022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_142022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_15_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_complementar_01-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_-_dispoe_sobre_fixacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_complementar_03_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/63/req_01-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/78/req_02-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/79/req_03-22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/75/req_04-22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/76/req_05-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/90/0622.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/93/0722.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2022/94/req_08-22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="143.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>