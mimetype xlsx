--- v0 (2026-02-15)
+++ v1 (2026-04-03)
@@ -51,327 +51,327 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_01_2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_01_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Município de São José do Goiabal, e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Poder Executivo - PEX</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/97/projeto_02_2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/97/projeto_02_2023.pdf</t>
   </si>
   <si>
     <t>Ratifica alteração no contrato de consórcio do CIMVALPI e dá outras  providências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_03_2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_03_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de expedição de documentos que especifica para fins de concessão de benefícios previdenciários e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_04_2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_04_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta margem consignável de desconto em folha de pagamento de servidores para fins de concessão de empréstimos bancários que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_06-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_06-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei Municipal Nº 1084 de 18 de maio de 2017.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_07-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_07-2023.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a convalidação de ato administrativo que específica, autoriza a concessão de benefício de pensão previsto no estatuto dos servidores e dá outras providências”.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_08-2023_e_seus_anexos_loa.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_08-2023_e_seus_anexos_loa.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do município de São José do Goiabal para o exercício financeiro de 2024”.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_09-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_09-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para abertura de credito adicional que especifica e dá outras providencias”.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_legislativo_01_2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_legislativo_01_2023.pdf</t>
   </si>
   <si>
     <t>"Promove a revisão anual das remunerações e subsídios da Câmara Municipal deS ã o José do Goiabal- MG".</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/101/plc_01_2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/101/plc_01_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do piso profissional dos Agentes Comunitários de Saúde e dos Agentes Comunitários de Combate às Endemias.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/104/plc_02-2023_1.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/104/plc_02-2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do nível de vencimentos do Cargo de Diretor de Escola de Educação Básica e criação de vagas para o cargo de provimento efetivo de Motorista D e dá outras disposições.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/105/plc_03-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/105/plc_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para o cargo de provimento efetivo de Motorista D e dá outras disposições.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/107/plc_04-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/107/plc_04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova denominação do Departamento Municipal de Cultura, sobre suas competências e dá outras disposições.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/110/plc_05-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/110/plc_05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do cargo de provimento efetivo de bioquimico e dá outras disposições.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei_complementar_06-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei_complementar_06-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei complementar 035 de 20 de março de 2023 e dá outras providencias”.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_lei_complementar_07-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_lei_complementar_07-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para pagamento  de assistência financeira complementar da União que específica e dá outras providências”.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_complementar_08-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_complementar_08-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a nova estrutura administrativa da Prefeitura Municipal de São José do Goiabal e dá outras providências”.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara - MESA</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_lei_complementar_legislativo_01-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_lei_complementar_legislativo_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de cargo e alteração do nível CA-III (três) da Câmara Municipal de São José do Goiabal-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wallace Armelino Rufino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/177/01-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/177/01-2023.pdf</t>
   </si>
   <si>
     <t>Revisão no sistema de escoamento de esgoto em são José do Goiabal em especial o ponto na Rua José Martins Ribeiro esquina com a Doutor Mateus.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Wagner Silva Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/108/02-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/108/02-2023.pdf</t>
   </si>
   <si>
     <t>Requer providências acerca do cumprimento do Piso Nacional da Enfermagem no município de São José do Goiabal</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Helton Vieira Marques</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/109/03-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/109/03-2023.pdf</t>
   </si>
   <si>
     <t>Solicita atualização de valores de diárias para alimentação dos motoristas e demais trabalhadores da saúde em deslocamento para a capital do Estado.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>José Maria</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/178/04-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/178/04-2023.pdf</t>
   </si>
   <si>
     <t>Convocação de forma oficial, aos representantes das empresas COPASA e CEMIG.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Itamar Henriques de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/179/05-2023.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/179/05-2023.pdf</t>
   </si>
   <si>
     <t>Realização de poda emergencial de palmeiras localizadas no bairro São João, nas proximidades do PSF e da quadra esportiva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -678,68 +678,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/97/projeto_02_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_08-2023_e_seus_anexos_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_legislativo_01_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/101/plc_01_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/104/plc_02-2023_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/105/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/107/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/110/plc_05-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei_complementar_06-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_lei_complementar_07-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_complementar_08-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_lei_complementar_legislativo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/177/01-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/108/02-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/109/03-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/178/04-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/179/05-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/97/projeto_02_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_08-2023_e_seus_anexos_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_legislativo_01_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/101/plc_01_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/104/plc_02-2023_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/105/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/107/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/110/plc_05-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei_complementar_06-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_lei_complementar_07-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei_complementar_08-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_lei_complementar_legislativo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/177/01-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/108/02-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/109/03-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/178/04-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2023/179/05-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="171.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>