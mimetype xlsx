--- v0 (2026-02-15)
+++ v1 (2026-04-03)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Wagner Silva Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_1_2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_1_2024.pdf</t>
   </si>
   <si>
     <t>Indica Plano Municipal para Prevenção de Desastres Naturais.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/140/plc_executivo_01-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/140/plc_executivo_01-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a convalidação de ato administrativo que específica, autoriza a concessão de benefício de pensão previsto no estatuto dos servidores e dá outras providências”.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_02-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_02-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão Geral Anual prevista no art. 37, X da Constituição Federal da Republica de 1988 dos servidores públicos do município  de São José do Goiabal – MG”.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/142/projeto_de_lei_03-2024_ldo.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/142/projeto_de_lei_03-2024_ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para elaboração da Lei Orçamentaria de 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_lei_04-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_lei_04-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para abertura de crédito adicional que especifica e dá outras providencias”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_05-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_05-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para abertura de crédito adicional que especifica e dá outras providencias”.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_06-2024_loa_e_anexos.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_06-2024_loa_e_anexos.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO JOSÉ DO GOIABAL PARA O EXERCÍCIO FINANCEIRO DE 2025"</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_legislativo_01-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_legislativo_01-2024.pdf</t>
   </si>
   <si>
     <t>“Promove a revisão geral anual prevista no art. 37, X da Constituição Federal da Republica de 1988, dos vencimentos e subsídios da Câmara Municipal de São José do Goiabal – MG”.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_legislativo_02-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_legislativo_02-2024.pdf</t>
   </si>
   <si>
     <t>"Fixa o valor dos subsídios mensais dos vereadores para o quadriênio 2025/2028, e dá outras providências".</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_legislativo_03-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_legislativo_03-2024.pdf</t>
   </si>
   <si>
     <t>"Institui o direito ao terço constitucional de férias e ao 13ºsalário aos vereadores deste poder legislativo a partir de 1º de janeiro de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"INSTITUI A LEI DE PROTEÇÃO AO SERVIDOR PÚBLICO (LPSP) NO MUNICÍPIO DE SÃO JOSÉ DO GOIABAL, DISPONDO SOBRE MEDIDAS DE COMBATE À PERSEGUIÇÃO, ASSÉDIO MORAL, COAÇÃO E DISCRIMINAÇÃO NO ÂMBITO DO SERVIÇO PÚBLICO MUNICIPAL."</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/144/plc_executivo_01-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/144/plc_executivo_01-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação das atividades de Agentes Comunitário de Saúde e de Agentes de Combate a Endemias, dispõe sobre a criação de cargo público que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/145/plc_executivo_02-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/145/plc_executivo_02-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do nível piso profissional dos Agentes Comunitários de Saúde e dos Agentes Comunitários de Combate ás Endemias”.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/176/01-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/176/01-2024.pdf</t>
   </si>
   <si>
     <t>"Implementação de Plano Municipal para prevenção de Desastres Naturais".</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_02-2024.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_02-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de pedido de vista do Projeto de Lei Nº 06/2024, que dispõe sobre o Orçamento do município de São José do Goiabal para o exercício financeiro de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_1_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/140/plc_executivo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/142/projeto_de_lei_03-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_06-2024_loa_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_legislativo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_legislativo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_legislativo_03-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/144/plc_executivo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/145/plc_executivo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/176/01-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_02-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_1_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/140/plc_executivo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/142/projeto_de_lei_03-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/143/projeto_de_lei_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_06-2024_loa_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_lei_legislativo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_legislativo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_legislativo_03-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/144/plc_executivo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/145/plc_executivo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/176/01-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2024/180/requerimento_02-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>