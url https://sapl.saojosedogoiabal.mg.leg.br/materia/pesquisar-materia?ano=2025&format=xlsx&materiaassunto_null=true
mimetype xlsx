--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -51,351 +51,351 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_02-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_02-2025.pdf</t>
   </si>
   <si>
     <t>“Ratifica o Protocolo de Intenções firmado entre os Municípios que integram o Consórcio Intermunicipal Multifinalitário do Vale do Aço - CIMVA e dá outras providências.”</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_03-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_03-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Adesão do Município de São José do Goiabal à Associação do Circuito Turístico Mata Atlântica e dá outras providências."</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_04-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_04-2025.pdf</t>
   </si>
   <si>
     <t>"Define normas e diretrizes para contratações cujos valores se enquadrem no limite estipulado pelo § 2º do art. 95 da lei 14.133/2021, e dá outras providências.”⁠</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_05-2025_ldo_completo.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_05-2025_ldo_completo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2026 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/184/pl_legislativo_01-2025_e_pareceres.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/184/pl_legislativo_01-2025_e_pareceres.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 01/2025- "PROMOVE A REVISÃO GERAL ANUAL PREVISTA NO ARTIGO 37, X DA CONSTITUIÇÃO FEDERAL DE 1988, DOS VENCIMENTOS E SUBSÍDIOS DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO GOIABAL- MG".</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/183/plc_01-2025_e_pareceres.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/183/plc_01-2025_e_pareceres.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 01/2025- "DISPÕE SOBRE ALTERAÇÃO DO PISO PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES COMUNITÁRIOS DE COMBATE À ENDEMIAS".</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/185/plc_01-2025_legislativo_e_pareceres.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/185/plc_01-2025_legislativo_e_pareceres.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR LEGISLATIVO Nº 01/2025 - "DISPÕE SOBRE ALTERAÇÃO DO NÚMEROS DE VAGAS DO CARGO DE AGENTE DE LIMPEZA E CONSERVAÇÃO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO GOIABAL -MG".</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_01-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_01-2025.pdf</t>
   </si>
   <si>
     <t>“Solicitando providências urgentes sobre o horário de atendimento médico das Unidades Básicas de Saúde do município”. _x000D_
   Vereadora Vanilda Cruz dos Anjos.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Marco Cota Moraes</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_02-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_02-2025.pdf</t>
   </si>
   <si>
     <t>“Solicitando providências urgentes na estrada do Córrego do General”._x000D_
   Vereador Marco Cota Moraes.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_03-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_03-2025.pdf</t>
   </si>
   <si>
     <t>“Solicitando instalação de uma cobertura na entrada do CEMEI Padre Ermelindo”. _x000D_
   Vereador Marco Cota Moraes.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Wagner Silva Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_04-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_04-2025.pdf</t>
   </si>
   <si>
     <t>“Solicitando PPP para todos os servidores públicos municipais que atuam em áreas insalubres”. _x000D_
   Vereador Wagner Silva Lima.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_05-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_05-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitando fornecimento de uniformes aos servidores públicos e Equipamentos de Proteção Individual para os trabalhadores que desempenham funções de risco”. _x000D_
 Vereador Wagner Silva Lima</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_06-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_06-2025.pdf</t>
   </si>
   <si>
     <t>“Solicitando medidas urgentes de padronização e regulamentação do transporte escolar municipal”. _x000D_
  Vereador Wagner Silva Lima</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_07-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_07-2025.pdf</t>
   </si>
   <si>
     <t>“Solicitando a Revisão Geral Anual aos servidores públicos municipais”. _x000D_
  Vereador Wagner Silva Lima</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/193/requerimento_08-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/193/requerimento_08-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitando instalações de lixeiras de pequeno porte nas principais ruas do centro e dos bairros”. _x000D_
 Vereador Luiz Carlos Arthuzo Gandra.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento_09-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento_09-2025.pdf</t>
   </si>
   <si>
     <t>“Solicitando instalação de um bebedouro de água potável e gelada na Praça Cônego João Pio, próximo ao hidrômetro da COPASA”. _x000D_
 Vereador Luiz Carlos Arthuzo Gandra.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_10-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_10-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitando instalação de WIFI gratuito na praça Cônego João Pio para uso de visitantes e moradores.” _x000D_
  Vereador Luiz Carlos Arthuzo Gandra</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_11-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_11-2025.pdf</t>
   </si>
   <si>
     <t>“Solicitando urgência na compra de medicamentos essenciais que estão em falta na Farmácia de Minas”._x000D_
   Luiz Carlos Arthuzo Gandra.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_12-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_12-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitando a recomposição salarial dos servidores públicos municipais”. _x000D_
   Vereador Rodrigo Marques Simões.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Arquivo - ARQ</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Requerendo instalação de ar condicionado em todas as salas do CEMEI e Manoel Lúcio e geração de energia fotovoltaica nas mesmas".</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_14-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_14-2025.pdf</t>
   </si>
   <si>
     <t>"Requerendo estudos para instalação de câmeras de segurança e sistema de videomonitoramento em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_15-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_15-2025.pdf</t>
   </si>
   <si>
     <t>Requerendo revitalização e instalação de guarda-corpo de proteção na ponte Srs. Helvécio Cipó e Adeilson.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_16-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_16-2025.pdf</t>
   </si>
   <si>
     <t>"Requerendo estudos para o alargamento da ponte que liga o Centro da cidade ao bairro Batistinha".</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_17-2025.pdf</t>
+    <t>http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_17-2025.pdf</t>
   </si>
   <si>
     <t>"Requerendo a remoção do quebra-molas do morro do Cezar Morais."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -702,68 +702,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_02-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_03-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_05-2025_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/184/pl_legislativo_01-2025_e_pareceres.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/183/plc_01-2025_e_pareceres.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/185/plc_01-2025_legislativo_e_pareceres.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_01-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_03-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_04-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_05-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_06-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_07-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/193/requerimento_08-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_15-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_17-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_02-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_03-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_05-2025_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/184/pl_legislativo_01-2025_e_pareceres.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/183/plc_01-2025_e_pareceres.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/185/plc_01-2025_legislativo_e_pareceres.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_01-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_03-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_04-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_05-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_06-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_07-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/193/requerimento_08-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/194/requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_10-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_15-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_16-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedogoiabal.mg.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_17-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="205.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>